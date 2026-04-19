--- v0 (2026-03-05)
+++ v1 (2026-04-19)
@@ -54,882 +54,882 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gaguim do Quim</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/259/indicacao_no_01_04_02_2019.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/259/indicacao_no_01_04_02_2019.doc</t>
   </si>
   <si>
     <t>INDICA, a Excelentíssima Senhora Prefeita Municipal, que seja executada reparos na iluminação da “Ciclovia Edson Elias da Silva” e na avenida do Cristo.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA, a Excelentíssima Senhora Prefeita Municipal, que seja executada poda das árvores da Avenida Jerônimo Marques Nogueira.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_no_03_01_04_2019.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_no_03_01_04_2019.doc</t>
   </si>
   <si>
     <t>INDICA, a Excelentíssima Senhora Prefeita Municipal, que seja realizada a instalação de bebedouro de água refrigerada, na “Praça da Igreja Matriz”.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_no_04_01_04_2019.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_no_04_01_04_2019.doc</t>
   </si>
   <si>
     <t>INDICA, a Excelentíssima Senhora Prefeita Municipal, que seja criada a lei de isenção do IPTU, aos imóveis do Programa MCMV (Minha Casa Minha Vida) – Faixa I.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Lindo</t>
   </si>
   <si>
     <t>“Concede a Medalha 05 de Março à conceituada personalidade de nosso Município”.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_decreto_no_02_15_04_2019.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_decreto_no_02_15_04_2019.doc</t>
   </si>
   <si>
     <t>“Propõe aprovação de contas de 2016”</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_decreto_no_03_04_11_2019.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_decreto_no_03_04_11_2019.doc</t>
   </si>
   <si>
     <t>“Propõe aprovação de contas de 2017”</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Gisele Tonchis</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_lei_complementar_no_01_04_02_2019.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_lei_complementar_no_01_04_02_2019.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO DA LEI COMPLEMENTAR Nº 785 DE 07 DE FEVEREIRO DE 2.008.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_lei_complementar_no_02__22_04_2019.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_lei_complementar_no_02__22_04_2019.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MAJORAÇÃO A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS NOS TERMOS DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_complementar_no_03__22_04_2019.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_complementar_no_03__22_04_2019.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REAJUSTE A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SUBSIDIOS DOS  AGENTES POLÍTICOS DO PODER EXECUTIVO NOS TERMOS DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_complementar_no_04__17_06_2019.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_complementar_no_04__17_06_2019.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 1.563 DE 05 DE FEVEREIRO DE 2.019.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_complementar_no_05__02_09_2019.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_complementar_no_05__02_09_2019.docx</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE LOURDES</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_complementar_no_06__02_09_2019.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_complementar_no_06__02_09_2019.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVOS FISCAIS NA FORMA DECONCESSÃO DE CRÉDITOS PARA FINS TRI-BUTÁRIOS AEMPREENDIMENTOS INDUSTRIAIS, CENTROS DEDISTRIBUIÇÃO E UNIDADES LOGÍS-TICAS DE SERVIÇOS EPRODUTOS, E AUTORIZA A REALIZAÇÃO DE CAMPANHASPROMOCIONAIS COM OBJETIVOS EDUCACIONAIS, DEESTÍMULO AO COMÉRCIO LOCAL E DE AUMENTO DAARRECA-DAÇÃO TRIBUTÁRIA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/273/papel_timbrado_-_camara_municipal_2.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/273/papel_timbrado_-_camara_municipal_2.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a Concessão de Reposição Salarial Anual dos vencimentos dos Servidores Públicos da Câmara Municipal de Lourdes do Estado São Paulo nos termos do inciso X, do art. 37, da Constituição Federal ”.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_no_01_04_02_2019_auxilio_financeiro-2.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_no_01_04_02_2019_auxilio_financeiro-2.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE LIBERAÇÃO DE AUXILIO FINANCEIRO, CONTRIBUIÇÃO OU SUBVENÇÃO SOCIAL À ENTIDADE, FIXANDO CRITÉRIOS PARA PRESTAÇÃO DE CONTAS, DANDO OUTRAS PROVIDÊNCIAS ADMINISTRATIVAS".</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_lei_no_02_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_lei_no_02_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_no_03_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_no_03_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_lei_no_04_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_lei_no_04_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_no_05_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_no_05_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_no_06_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_no_06_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_no_07_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_no_07_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_lei_no_08_04_02_2019_credito_suplemen.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_lei_no_08_04_02_2019_credito_suplemen.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_lei_no_10_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_lei_no_10_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber recursos da Companhia de Saneamento Básico do Estado de São Paulo – Sabesp.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar o parcelamento de débitos de INSS, junto a Secretaria da Receita Federal do Brasil</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_no_13_04_02_2019_credito_suplemen.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_no_13_04_02_2019_credito_suplemen.docx</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_lei_no_14_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_lei_no_14_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_no_15_04_02_2019_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_no_15_04_02_2019_credito_especial.docx</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_no_16_04_02_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_no_16_04_02_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_no_17__18_02_2019_altera_lei_mun_UcFmM0R.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_no_17__18_02_2019_altera_lei_mun_UcFmM0R.docx</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL 1.425 DE 07 DE MARÇO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_no_18_18_02_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_no_18_18_02_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no_19_18_02_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no_19_18_02_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_lei_no_20_18_02_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_lei_no_20_18_02_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no_21_01_03_2019_debito_inss.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no_21_01_03_2019_debito_inss.doc</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_no_22_22_04_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_no_22_22_04_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O DIREITO REAL DE USO DE BEM IMÓVEL MUNICIPAL PARA IMPLANTAÇÃO DE EMPRESAS</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_no_25_22_04_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_no_25_22_04_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/271/projeto_de_lei_no_26_22_04_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/271/projeto_de_lei_no_26_22_04_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_no_27_22_04_2019_credito_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_no_27_22_04_2019_credito_suplementar.docx</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_no_28_06_05_2019_ldo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_no_28_06_05_2019_ldo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro do ano 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_no_30__20_05_2019_alteracao_da_lei_1054.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_no_30__20_05_2019_alteracao_da_lei_1054.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ART. 12 DA LEI 1.054 DE 17 DE MAIO DE 2.011.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/277/projeto_de_lei_no_31__30_05_2019_credito_ad._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/277/projeto_de_lei_no_31__30_05_2019_credito_ad._supl.docx</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_no_32__30_05_2019_credito_ad._esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_no_32__30_05_2019_credito_ad._esp.docx</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_no_33__30_05_2019_credito_ad._esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_no_33__30_05_2019_credito_ad._esp.docx</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_no_34_11_06_2019_cria._conselho__sEtKo8m.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_no_34_11_06_2019_cria._conselho__sEtKo8m.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_no_35_14_06_2019_cred._suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_no_35_14_06_2019_cred._suplementar.docx</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_no_36_14_06_2019_cred._especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_no_36_14_06_2019_cred._especial.docx</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/286/projeto_de_lei_no_37_14_06_2019_cred._especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/286/projeto_de_lei_no_37_14_06_2019_cred._especial.docx</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_no_39_05_08_2019_cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_no_39_05_08_2019_cred._suple.docx</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_no_40_05_08_2019_cred._espec_X5VQquh.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_no_40_05_08_2019_cred._espec_X5VQquh.docx</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_41_05_08_2019_cred._espec.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_41_05_08_2019_cred._espec.docx</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_no_42_05_08_2019_cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_no_42_05_08_2019_cred._suple.docx</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_no_43_19_08_2019_cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_no_43_19_08_2019_cred._suple.docx</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_no_44_19_08_2019_cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_no_44_19_08_2019_cred._suple.docx</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no_45_19_08_2019_cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no_45_19_08_2019_cred._suple.docx</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_no_46_19_08_2019_cred._supl.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_no_46_19_08_2019_cred._supl.doc</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_no_47_02_09_2019_cred._esp..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_no_47_02_09_2019_cred._esp..docx</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_no_49_02_09_2019_cred._esp..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_no_49_02_09_2019_cred._esp..docx</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_no_50_02_09_2019_l.o.a.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_no_50_02_09_2019_l.o.a.docx</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Lourdes, Estado de São Paulo, para o exercício de 2020.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_no_51_07_10_2019_alt._1484_20_fe_9lcMw1Q.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_no_51_07_10_2019_alt._1484_20_fe_9lcMw1Q.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.484 DE 20 DE FEVEREIRO DE 2018”</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_no_52_21_10_2019__cred.supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_no_52_21_10_2019__cred.supl.docx</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_no_53_21_10_2019__cred.esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_no_53_21_10_2019__cred.esp.docx</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_no_55_21_10_2019__cred.supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_no_55_21_10_2019__cred.supl.docx</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_no_57_21_10_2019__cred.supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_no_57_21_10_2019__cred.supl.docx</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_no_58_04_11_2019__disp._desapropriar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_no_58_04_11_2019__disp._desapropriar.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL DESAPROPRIAR, POR VIA AMIGÁ-VEL OU JUDICIAL, AS ÁREAS DE TERRAS OBJETIVANDO O ALARGAMENTO DA RUA JOSÉ MAR-QUES NOGUEIRA ENTRE O VELÓRIO MUNICIPAL MARIO COVAS E O CENTRO DE LAZER CARLOS SHIGUERO EMOTO".</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_no_59_04_11_2019__disp._desapropriar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_no_59_04_11_2019__disp._desapropriar.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_no_60_04_11_2019__cred._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_no_60_04_11_2019__cred._supl.docx</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_61_04_11_2019__cred._espe.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_61_04_11_2019__cred._espe.docx</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_no_62_04_11_2019__cred._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_no_62_04_11_2019__cred._supl.docx</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_no_63_04_11_2019__cred._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_no_63_04_11_2019__cred._supl.docx</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_no_64_04_11_2019__cred._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_no_64_04_11_2019__cred._supl.docx</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_66_18_11_2019__cred._esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_66_18_11_2019__cred._esp.docx</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_67_18_11_2019__cred._esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_67_18_11_2019__cred._esp.docx</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_no_69_02_12_2019__cred._esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_no_69_02_12_2019__cred._esp.docx</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_no_70_02_12_2019__cred._esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_no_70_02_12_2019__cred._esp.docx</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_no_71_02_12_2019__imovel.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_no_71_02_12_2019__imovel.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE LOURDES, ESTADO DE SÃO PAULO, A CONCEDER INCENTIVO, MEDIANTE CONTRATO ADMINISTRATIVO DE CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL COMO INCENTIVO PARA IMPLANTAÇAO DE EMPRESAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no_72_11_12_2019__cred._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no_72_11_12_2019__cred._supl.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_no_01_06_05_2019.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_no_01_06_05_2019.doc</t>
   </si>
   <si>
     <t>Casa Legislativa, todos os gastos com o “Parque Aquático Danilo Soares Borges”, no período de 01/01/2017 à 01/05/2019.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Joinha</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_no_02_03_06_2019.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_no_02_03_06_2019.doc</t>
   </si>
   <si>
     <t>Beneficiários do Bolsa Família do nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1236,68 +1236,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/259/indicacao_no_01_04_02_2019.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_no_03_01_04_2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_no_04_01_04_2019.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_decreto_no_02_15_04_2019.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_decreto_no_03_04_11_2019.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_lei_complementar_no_01_04_02_2019.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_lei_complementar_no_02__22_04_2019.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_complementar_no_03__22_04_2019.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_complementar_no_04__17_06_2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_complementar_no_05__02_09_2019.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_complementar_no_06__02_09_2019.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/273/papel_timbrado_-_camara_municipal_2.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_no_01_04_02_2019_auxilio_financeiro-2.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_lei_no_02_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_no_03_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_lei_no_04_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_no_05_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_no_06_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_no_07_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_lei_no_08_04_02_2019_credito_suplemen.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_lei_no_10_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_no_13_04_02_2019_credito_suplemen.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_lei_no_14_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_no_15_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_no_16_04_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_no_17__18_02_2019_altera_lei_mun_UcFmM0R.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_no_18_18_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no_19_18_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_lei_no_20_18_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no_21_01_03_2019_debito_inss.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_no_22_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_no_25_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/271/projeto_de_lei_no_26_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_no_27_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_no_28_06_05_2019_ldo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_no_30__20_05_2019_alteracao_da_lei_1054.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/277/projeto_de_lei_no_31__30_05_2019_credito_ad._supl.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_no_32__30_05_2019_credito_ad._esp.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_no_33__30_05_2019_credito_ad._esp.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_no_34_11_06_2019_cria._conselho__sEtKo8m.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_no_35_14_06_2019_cred._suplementar.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_no_36_14_06_2019_cred._especial.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/286/projeto_de_lei_no_37_14_06_2019_cred._especial.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_no_39_05_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_no_40_05_08_2019_cred._espec_X5VQquh.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_41_05_08_2019_cred._espec.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_no_42_05_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_no_43_19_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_no_44_19_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no_45_19_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_no_46_19_08_2019_cred._supl.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_no_47_02_09_2019_cred._esp..docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_no_49_02_09_2019_cred._esp..docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_no_50_02_09_2019_l.o.a.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_no_51_07_10_2019_alt._1484_20_fe_9lcMw1Q.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_no_52_21_10_2019__cred.supl.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_no_53_21_10_2019__cred.esp.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_no_55_21_10_2019__cred.supl.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_no_57_21_10_2019__cred.supl.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_no_58_04_11_2019__disp._desapropriar.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_no_59_04_11_2019__disp._desapropriar.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_no_60_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_61_04_11_2019__cred._espe.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_no_62_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_no_63_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_no_64_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_66_18_11_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_67_18_11_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_no_69_02_12_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_no_70_02_12_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_no_71_02_12_2019__imovel.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no_72_11_12_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_no_01_06_05_2019.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_no_02_03_06_2019.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/259/indicacao_no_01_04_02_2019.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/261/indicacao_no_03_01_04_2019.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/262/indicacao_no_04_01_04_2019.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/264/projeto_decreto_no_02_15_04_2019.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/317/projeto_decreto_no_03_04_11_2019.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/237/projeto_de_lei_complementar_no_01_04_02_2019.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/265/projeto_de_lei_complementar_no_02__22_04_2019.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/266/projeto_de_lei_complementar_no_03__22_04_2019.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_de_lei_complementar_no_04__17_06_2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/300/projeto_de_lei_complementar_no_05__02_09_2019.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/301/projeto_de_lei_complementar_no_06__02_09_2019.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/273/papel_timbrado_-_camara_municipal_2.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/238/projeto_de_lei_no_01_04_02_2019_auxilio_financeiro-2.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/239/projeto_de_lei_no_02_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/240/projeto_de_lei_no_03_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/241/projeto_de_lei_no_04_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/242/projeto_de_lei_no_05_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/243/projeto_de_lei_no_06_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_no_07_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/245/projeto_de_lei_no_08_04_02_2019_credito_suplemen.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/247/projeto_de_lei_no_10_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/250/projeto_de_lei_no_13_04_02_2019_credito_suplemen.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/251/projeto_de_lei_no_14_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/252/projeto_de_lei_no_15_04_02_2019_credito_especial.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/253/projeto_de_lei_no_16_04_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/254/projeto_de_lei_no_17__18_02_2019_altera_lei_mun_UcFmM0R.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/255/projeto_de_lei_no_18_18_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/256/projeto_de_lei_no_19_18_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/257/projeto_de_lei_no_20_18_02_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/258/projeto_de_lei_no_21_01_03_2019_debito_inss.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/267/projeto_de_lei_no_22_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/270/projeto_de_lei_no_25_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/271/projeto_de_lei_no_26_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/272/projeto_de_lei_no_27_22_04_2019_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/274/projeto_de_lei_no_28_06_05_2019_ldo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_no_30__20_05_2019_alteracao_da_lei_1054.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/277/projeto_de_lei_no_31__30_05_2019_credito_ad._supl.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/278/projeto_de_lei_no_32__30_05_2019_credito_ad._esp.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/279/projeto_de_lei_no_33__30_05_2019_credito_ad._esp.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/282/projeto_de_lei_no_34_11_06_2019_cria._conselho__sEtKo8m.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_de_lei_no_35_14_06_2019_cred._suplementar.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/285/projeto_de_lei_no_36_14_06_2019_cred._especial.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/286/projeto_de_lei_no_37_14_06_2019_cred._especial.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/288/projeto_de_lei_no_39_05_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/289/projeto_de_lei_no_40_05_08_2019_cred._espec_X5VQquh.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/290/projeto_de_lei_no_41_05_08_2019_cred._espec.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/291/projeto_de_lei_no_42_05_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/293/projeto_de_lei_no_43_19_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/294/projeto_de_lei_no_44_19_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/295/projeto_de_lei_no_45_19_08_2019_cred._suple.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/296/projeto_de_lei_no_46_19_08_2019_cred._supl.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/297/projeto_de_lei_no_47_02_09_2019_cred._esp..docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/299/projeto_de_lei_no_49_02_09_2019_cred._esp..docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/302/projeto_de_lei_no_50_02_09_2019_l.o.a.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/303/projeto_de_lei_no_51_07_10_2019_alt._1484_20_fe_9lcMw1Q.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/304/projeto_de_lei_no_52_21_10_2019__cred.supl.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/305/projeto_de_lei_no_53_21_10_2019__cred.esp.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/307/projeto_de_lei_no_55_21_10_2019__cred.supl.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/309/projeto_de_lei_no_57_21_10_2019__cred.supl.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/310/projeto_de_lei_no_58_04_11_2019__disp._desapropriar.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/311/projeto_de_lei_no_59_04_11_2019__disp._desapropriar.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/312/projeto_de_lei_no_60_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/313/projeto_de_lei_no_61_04_11_2019__cred._espe.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/314/projeto_de_lei_no_62_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/315/projeto_de_lei_no_63_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/316/projeto_de_lei_no_64_04_11_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/319/projeto_de_lei_no_66_18_11_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/320/projeto_de_lei_no_67_18_11_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/327/projeto_de_lei_no_69_02_12_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/323/projeto_de_lei_no_70_02_12_2019__cred._esp.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/324/projeto_de_lei_no_71_02_12_2019__imovel.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/325/projeto_de_lei_no_72_11_12_2019__cred._supl.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/292/requerimento_no_01_06_05_2019.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2019/281/requerimento_no_02_03_06_2019.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>