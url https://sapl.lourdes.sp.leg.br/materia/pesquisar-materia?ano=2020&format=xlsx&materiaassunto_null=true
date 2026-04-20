--- v0 (2025-12-04)
+++ v1 (2026-04-20)
@@ -51,861 +51,861 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ato</t>
   </si>
   <si>
     <t>Lindo</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/</t>
   </si>
   <si>
     <t>(DISPÕE SOBRE AS MEDIDAS A SEREM TOMADAS DE CONTROLE AO AVANÇO DO CORONAVÍRUS</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/390/ato_no_02_11_05_2020_-_coronavirus.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/390/ato_no_02_11_05_2020_-_coronavirus.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ATO DA MESA Nº 01 DE 24 DE MARÇO DE 2.020 E DÁ OUTRAS PROVIDÊNCIAS)</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/391/ato_no_03_15_06_2020_-_coronavirus.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/391/ato_no_03_15_06_2020_-_coronavirus.docx</t>
   </si>
   <si>
     <t>INSTITUI O REGIME EXCEPCIONAL DE TELETRABALHO E HOME OFFICE NO ÂMBITO DA CÂMARA MUNICIPAL DE LOURDES E DISPÕE SOBRE AS MEDIDAS A SEREM TOMADAS DE CONTROLE AO AVANÇO DO COVID-19.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>INSTITUI O REGIME EXCEPCIONAL DE TELETRABALHO E HOME OFFICE NO ÂMBITO DA CÂMARA MUNICIPAL DE LOURDES E DISPÕE SOBRE AS MEDIDAS A SEREM TOMADAS DE CONTROLE AO AVANÇO DO COVID-19</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_no_02_01_06_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_no_02_01_06_2020.docx</t>
   </si>
   <si>
     <t>INDICA, a Excelentíssima Senhora Prefeita Municipal, que seja realizada a instalação de um ponto de ônibus e a construção de uma cobertura com assento para melhor abrigar e proteger os seus usuários do sol, da chuva e do frio.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Joinha</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_no_03_22_06_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_no_03_22_06_2020.docx</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita Municipal, a construção de 1 Lombada (obstáculo) de Frente ao Velório Municipal, situado na Rua: José Marques Nogueira.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Gaguim do Quim</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_no_04_22_06_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_no_04_22_06_2020.docx</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita Municipal, que seja realizada a substituição dos obstáculos localizados na Rua José Marques Nogueira em frente ao portal de entrada da cidade de Lourdes.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_no_05_06_10_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_no_05_06_10_2020.docx</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita Municipal, uma Subvenção a casa de apoio de Barretos.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_no_05_21_09_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_no_05_21_09_2020.docx</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Prefeita Municipal, que seja realizada a limpeza no terreno no fundo do campo de futebol de lourdes, pois, conforme pode ser observado em foto anexa o mesmo encontra-se cheio de entulho.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Gleise do Gemim</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_no_06_06_10_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_no_06_06_10_2020.docx</t>
   </si>
   <si>
     <t>a Excelentíssima Senhora Prefeita Municipal, uma Subvenção a casa de apoio de Barretos.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>“Concede a Medalha 05 de Março à conceituada personalidade de nosso Município”.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/393/projeto_decreto_no_02_10_11_20_tribunal_de_conta.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/393/projeto_decreto_no_02_10_11_20_tribunal_de_conta.doc</t>
   </si>
   <si>
     <t>Propõe aprovação de contas de 2018”</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Gisele Tonchis</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/339/projeto_complementar__no_01_21_01_20.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/339/projeto_complementar__no_01_21_01_20.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE DESCRIÇÃO DE CARGO</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_complementar__no_02_27_02_20.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_complementar__no_02_27_02_20.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO DE VAGAS NO QUADRO DE PESSOAL DA PREFEITURA DO MUNICIPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/375/projeto_complementar__no_03_17_04_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/375/projeto_complementar__no_03_17_04_2020.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MAJORAÇÃO A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SERVIDORES PÚ-BLICOS MUNICIPAIS NOS TERMOS DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/376/projeto_complementar__no_04_17_04_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/376/projeto_complementar__no_04_17_04_2020.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REAJUSTE A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SUBSIDIOS DOS  AGENTES POLÍTICOS DO PODER EXECUTIVO NOS TERMOS DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/377/projeto_complementar__no_05_30_04_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/377/projeto_complementar__no_05_30_04_2020.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO EM REGIME EXCEPCIONAL DA LEI COMPLEMENTAR Nº 1.362/2019</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/378/projeto_complementar__no_06_15_05_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/378/projeto_complementar__no_06_15_05_2020.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO DE LOURDES E DÁ PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/379/projeto_complementar__no_07_03_08_2020.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/379/projeto_complementar__no_07_03_08_2020.docx</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DO QUADRO DE PESSOAL DA PREFEITURA DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_de_lei_complementar_no_01_17_04_2020.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_de_lei_complementar_no_01_17_04_2020.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Reposição Salarial Anual dos vencimentos dos Servidores Públicos da Câmara Municipal de Lourdes do Estado São Paulo nos termos do inciso X, do art. 37, da Constituição Federal ”.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_de_lei_no_01_prop._pul._munic..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_de_lei_no_01_prop._pul._munic..docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_no_02_prop._pul._munic..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_no_02_prop._pul._munic..docx</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_no_03_prop._pul._munic..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_no_03_prop._pul._munic..docx</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/331/projeto_de_lei_no_04_prop._pul._munic..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/331/projeto_de_lei_no_04_prop._pul._munic..docx</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_no_05_cred.especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_no_05_cred.especial.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_no_06_cred._ad.especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_no_06_cred._ad.especial.docx</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_no_08_cred._ad.especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_no_08_cred._ad.especial.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_no_09_cred._ad.suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_no_09_cred._ad.suple.docx</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_no_10_cred._ad.espe.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_no_10_cred._ad.espe.docx</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>"DECLARA IRMÃS A CIDADE DE LOURDES – SP – BRASIL E LOURDES, LOCALIZADA NO DEPARTAMENTO DOS ALTOS PIRENÉUS, REGIÃO DO OCCITÂNIA, FRANÇA</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/341/projeto_de_lei_no_13__14_02_20_cred._especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/341/projeto_de_lei_no_13__14_02_20_cred._especial.docx</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/342/projeto_de_lei_no_14__14_02_20_cred._suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/342/projeto_de_lei_no_14__14_02_20_cred._suplementar.docx</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/343/projeto_de_lei_no_15__28_02_20_auxilio_financeiro.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/343/projeto_de_lei_no_15__28_02_20_auxilio_financeiro.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LIBERAÇÃO DE AUXILIO FINANCEIRO, CONTRIBUIÇÃO OU SUBVENÇÃO SOCIAL À ENTIDADE, FIXANDO CRITÉRIOS PARA PRESTAÇÃO DE CONTAS, DANDO OUTRAS PROVIDÊNCIAS ADMINISTRATIVAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_de_lei_no_16_28_02_20_cred.suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_de_lei_no_16_28_02_20_cred.suple.docx</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_no_17_28_02_20_cred.suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_no_17_28_02_20_cred.suple.docx</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_no_18_27_03_20_cred.especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_no_18_27_03_20_cred.especial.docx</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_de_lei_no_19_27_03_20_cred.suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_de_lei_no_19_27_03_20_cred.suple.docx</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/350/projeto_de_lei_no_20_27_03_20_cred.suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/350/projeto_de_lei_no_20_27_03_20_cred.suple.docx</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/351/projeto_de_lei_no_21_30_04_20_cred.esp.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/351/projeto_de_lei_no_21_30_04_20_cred.esp.docx</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_no_22_30_04_20_ldo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_no_22_30_04_20_ldo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de data para envio do Projeto de Lei de Diretrizes Orçamentárias - LDO.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PAGAMENTO POR SERVIÇOS AMBIENTAIS, AUTORIZA A PREFEITURA A ESTABELECER CONVÊNIOS E EXECUTAR PAGAMENTO AOS PROVEDORES DE SERVI-ÇOS AMBIENTAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_de_lei_no_24_28_05_20_cre._ad.especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_de_lei_no_24_28_05_20_cre._ad.especial.docx</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_no_25_28_05_20_cre._ad.especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_no_25_28_05_20_cre._ad.especial.docx</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_27_28_05_20_comb._covid.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_27_28_05_20_comb._covid.docx</t>
   </si>
   <si>
     <t>Dispõe sobre auxílio emergencial à Entidade Assistencial Casa Vovó Jerônima, conf. trata a Portaria 369 de 29 de abril de 2020</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_no_28_19_06_20_doacao_terreno.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_no_28_19_06_20_doacao_terreno.docx</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A RECEBER MEDIANTE DOAÇÃO, O TERRENO DE PROPRI-EDADE DA EMPRESA KB-RETA EMPREENDIMENTOS IMOBILIÁRIOS LTDA</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/359/projeto_de_lei_no_29_26_06_20_homen._malha_bocha.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/359/projeto_de_lei_no_29_26_06_20_homen._malha_bocha.docx</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/360/projeto_de_lei_no_30_26_06_20_cred._ad._especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/360/projeto_de_lei_no_30_26_06_20_cred._ad._especial.docx</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_de_lei_no_31_03_08_20_denominacao.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_de_lei_no_31_03_08_20_denominacao.docx</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/362/projeto_de_lei_no_32_08_09_20_ldo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/362/projeto_de_lei_no_32_08_09_20_ldo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro do ano 2021, e dá outras pro-vidências.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_de_lei_no_33_17_09_20_cre_ad._especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_de_lei_no_33_17_09_20_cre_ad._especial.docx</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/365/projeto_de_lei_no_35_17_09_20_cre_ad._supl..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/365/projeto_de_lei_no_35_17_09_20_cre_ad._supl..docx</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_de_lei_no_36_17_09_20_regulacao_imovel.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_de_lei_no_36_17_09_20_regulacao_imovel.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULARIZAÇÃO DE IMÓVEIS CONFORME ESPECIFICA”</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/367/projeto_de_lei_no_37_02_10_20_loa.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/367/projeto_de_lei_no_37_02_10_20_loa.docx</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Lourdes, Estado de São Paulo, para o exercício de 2021.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/368/projeto_de_lei_no_38_02_10_20_cred._especial_covid.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/368/projeto_de_lei_no_38_02_10_20_cred._especial_covid.docx</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/369/projeto_de_lei_no_39_02_10_20_cred._supl..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/369/projeto_de_lei_no_39_02_10_20_cred._supl..docx</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/370/projeto_de_lei_no_40__02_10_20_autorizacao_executivo..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/370/projeto_de_lei_no_40__02_10_20_autorizacao_executivo..docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL DESAPRO-PRIAR, POR VIA AMI-GÁVEL OU JUDICIAL, AS ÁREAS DE TERRAS OBJETI-VANDO O ALARGAMENTO DA RUA JOSÉ MARQUES NOGUEIRA ENTRE O VELÓRIO MUNICIPAL MARIO COVAS E O CENTRO DE LAZER CARLOS SHI-GUERO EMOTO".</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_no_41__16_10_20__cre_ad._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_no_41__16_10_20__cre_ad._supl.docx</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_no_42__16_10_20__cre_ad._supl.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_no_42__16_10_20__cre_ad._supl.docx</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/373/projeto_de_lei_no_43__16_10_20__cre_ad._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/373/projeto_de_lei_no_43__16_10_20__cre_ad._suple.docx</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_no_44_16_10_20__cre_ad._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_no_44_16_10_20__cre_ad._suple.docx</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/395/projeto_de_lei_no_45_13_11_20__cre_ad._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/395/projeto_de_lei_no_45_13_11_20__cre_ad._suple.docx</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/396/projeto_de_lei_no_46_13_11_20__cre_ad._espe.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/396/projeto_de_lei_no_46_13_11_20__cre_ad._espe.docx</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_de_lei_no_47_13_11_20__cre_ad._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_de_lei_no_47_13_11_20__cre_ad._suple.docx</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/398/projeto_de_lei_no_48_04_12_20__policia_militar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/398/projeto_de_lei_no_48_04_12_20__policia_militar.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE LOURDES A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA PÚBLICA, OBJETIVANDO O DE-SEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS MILITA-RES DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_49__04_12_20__casa_da_vovo_jeronimo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_49__04_12_20__casa_da_vovo_jeronimo.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE LIBERAÇÃO DE AUXILIO FINANCEIRO, CONTRIBUIÇÃO OU SUBVENÇÃO SOCIAL À ENTIDADE, FIXANDO CRITÉRIOS PARA PRESTAÇÃO DE CONTAS, DANDO OUTRAS PROVIDÊNCIAS ADMINISTRATIVAS".</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/400/projeto_de_lei_no_50__04_12_20_estradas_rurais-1.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/400/projeto_de_lei_no_50__04_12_20_estradas_rurais-1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ESTRADAS RURAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_51__04_12_20_fogos.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_51__04_12_20_fogos.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE USO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_52_04_12_20__cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_52_04_12_20__cred._suple.docx</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_53_04_12_20__cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_53_04_12_20__cred._suple.docx</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_de_lei_no_54_04_12_20__cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_de_lei_no_54_04_12_20__cred._suple.docx</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_56_04_12_20__cred._suple.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_56_04_12_20__cred._suple.docx</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_58_04_12_20__denomiacao_publica.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_58_04_12_20__denomiacao_publica.docx</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/409/projeto_de_lei_no_59_16_12_20__cred._especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/409/projeto_de_lei_no_59_16_12_20__cred._especial.docx</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_60_16_12_20__cred._suple..docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_60_16_12_20__cred._suple..docx</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Assunto: Requisita informações sobre estudos para a feitura de calçadão no centro de nossa cidade</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Alexandre</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_02_21_09_2020.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_02_21_09_2020.doc</t>
   </si>
   <si>
     <t>As cópias das “Portarias de Substituição de Função” em vigência até 31/08/2020.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/383/requerimento_no_03_21_09_2020.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/383/requerimento_no_03_21_09_2020.doc</t>
   </si>
   <si>
     <t>As cópias das “Portarias de concessão de Função Gratifica” em vigência até 31/08/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1212,68 +1212,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/390/ato_no_02_11_05_2020_-_coronavirus.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/391/ato_no_03_15_06_2020_-_coronavirus.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_no_02_01_06_2020.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_no_03_22_06_2020.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_no_04_22_06_2020.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_no_05_06_10_2020.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_no_05_21_09_2020.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_no_06_06_10_2020.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/393/projeto_decreto_no_02_10_11_20_tribunal_de_conta.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/339/projeto_complementar__no_01_21_01_20.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_complementar__no_02_27_02_20.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/375/projeto_complementar__no_03_17_04_2020.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/376/projeto_complementar__no_04_17_04_2020.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/377/projeto_complementar__no_05_30_04_2020.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/378/projeto_complementar__no_06_15_05_2020.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/379/projeto_complementar__no_07_03_08_2020.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_de_lei_complementar_no_01_17_04_2020.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_de_lei_no_01_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_no_02_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_no_03_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/331/projeto_de_lei_no_04_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_no_05_cred.especial.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_no_06_cred._ad.especial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_no_08_cred._ad.especial.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_no_09_cred._ad.suple.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_no_10_cred._ad.espe.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/341/projeto_de_lei_no_13__14_02_20_cred._especial.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/342/projeto_de_lei_no_14__14_02_20_cred._suplementar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/343/projeto_de_lei_no_15__28_02_20_auxilio_financeiro.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_de_lei_no_16_28_02_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_no_17_28_02_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_no_18_27_03_20_cred.especial.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_de_lei_no_19_27_03_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/350/projeto_de_lei_no_20_27_03_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/351/projeto_de_lei_no_21_30_04_20_cred.esp.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_no_22_30_04_20_ldo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_de_lei_no_24_28_05_20_cre._ad.especial.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_no_25_28_05_20_cre._ad.especial.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_27_28_05_20_comb._covid.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_no_28_19_06_20_doacao_terreno.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/359/projeto_de_lei_no_29_26_06_20_homen._malha_bocha.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/360/projeto_de_lei_no_30_26_06_20_cred._ad._especial.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_de_lei_no_31_03_08_20_denominacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/362/projeto_de_lei_no_32_08_09_20_ldo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_de_lei_no_33_17_09_20_cre_ad._especial.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/365/projeto_de_lei_no_35_17_09_20_cre_ad._supl..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_de_lei_no_36_17_09_20_regulacao_imovel.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/367/projeto_de_lei_no_37_02_10_20_loa.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/368/projeto_de_lei_no_38_02_10_20_cred._especial_covid.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/369/projeto_de_lei_no_39_02_10_20_cred._supl..docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/370/projeto_de_lei_no_40__02_10_20_autorizacao_executivo..docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_no_41__16_10_20__cre_ad._supl.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_no_42__16_10_20__cre_ad._supl.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/373/projeto_de_lei_no_43__16_10_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_no_44_16_10_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/395/projeto_de_lei_no_45_13_11_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/396/projeto_de_lei_no_46_13_11_20__cre_ad._espe.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_de_lei_no_47_13_11_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/398/projeto_de_lei_no_48_04_12_20__policia_militar.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_49__04_12_20__casa_da_vovo_jeronimo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/400/projeto_de_lei_no_50__04_12_20_estradas_rurais-1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_51__04_12_20_fogos.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_52_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_53_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_de_lei_no_54_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_56_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_58_04_12_20__denomiacao_publica.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/409/projeto_de_lei_no_59_16_12_20__cred._especial.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_60_16_12_20__cred._suple..docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_02_21_09_2020.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/383/requerimento_no_03_21_09_2020.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/390/ato_no_02_11_05_2020_-_coronavirus.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/391/ato_no_03_15_06_2020_-_coronavirus.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/384/indicacao_no_02_01_06_2020.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/385/indicacao_no_03_22_06_2020.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/386/indicacao_no_04_22_06_2020.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/387/indicacao_no_05_06_10_2020.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/388/indicacao_no_05_21_09_2020.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/394/indicacao_no_06_06_10_2020.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/393/projeto_decreto_no_02_10_11_20_tribunal_de_conta.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/339/projeto_complementar__no_01_21_01_20.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/345/projeto_complementar__no_02_27_02_20.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/375/projeto_complementar__no_03_17_04_2020.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/376/projeto_complementar__no_04_17_04_2020.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/377/projeto_complementar__no_05_30_04_2020.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/378/projeto_complementar__no_06_15_05_2020.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/379/projeto_complementar__no_07_03_08_2020.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/380/projeto_de_lei_complementar_no_01_17_04_2020.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/328/projeto_de_lei_no_01_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/329/projeto_de_lei_no_02_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/330/projeto_de_lei_no_03_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/331/projeto_de_lei_no_04_prop._pul._munic..docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/332/projeto_de_lei_no_05_cred.especial.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/333/projeto_de_lei_no_06_cred._ad.especial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/335/projeto_de_lei_no_08_cred._ad.especial.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/336/projeto_de_lei_no_09_cred._ad.suple.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/337/projeto_de_lei_no_10_cred._ad.espe.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/341/projeto_de_lei_no_13__14_02_20_cred._especial.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/342/projeto_de_lei_no_14__14_02_20_cred._suplementar.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/343/projeto_de_lei_no_15__28_02_20_auxilio_financeiro.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/344/projeto_de_lei_no_16_28_02_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/346/projeto_de_lei_no_17_28_02_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/348/projeto_de_lei_no_18_27_03_20_cred.especial.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/349/projeto_de_lei_no_19_27_03_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/350/projeto_de_lei_no_20_27_03_20_cred.suple.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/351/projeto_de_lei_no_21_30_04_20_cred.esp.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/352/projeto_de_lei_no_22_30_04_20_ldo.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/354/projeto_de_lei_no_24_28_05_20_cre._ad.especial.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/355/projeto_de_lei_no_25_28_05_20_cre._ad.especial.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/357/projeto_de_lei_no_27_28_05_20_comb._covid.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/358/projeto_de_lei_no_28_19_06_20_doacao_terreno.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/359/projeto_de_lei_no_29_26_06_20_homen._malha_bocha.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/360/projeto_de_lei_no_30_26_06_20_cred._ad._especial.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/361/projeto_de_lei_no_31_03_08_20_denominacao.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/362/projeto_de_lei_no_32_08_09_20_ldo.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/363/projeto_de_lei_no_33_17_09_20_cre_ad._especial.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/365/projeto_de_lei_no_35_17_09_20_cre_ad._supl..docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/366/projeto_de_lei_no_36_17_09_20_regulacao_imovel.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/367/projeto_de_lei_no_37_02_10_20_loa.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/368/projeto_de_lei_no_38_02_10_20_cred._especial_covid.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/369/projeto_de_lei_no_39_02_10_20_cred._supl..docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/370/projeto_de_lei_no_40__02_10_20_autorizacao_executivo..docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/371/projeto_de_lei_no_41__16_10_20__cre_ad._supl.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/372/projeto_de_lei_no_42__16_10_20__cre_ad._supl.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/373/projeto_de_lei_no_43__16_10_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/374/projeto_de_lei_no_44_16_10_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/395/projeto_de_lei_no_45_13_11_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/396/projeto_de_lei_no_46_13_11_20__cre_ad._espe.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/397/projeto_de_lei_no_47_13_11_20__cre_ad._suple.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/398/projeto_de_lei_no_48_04_12_20__policia_militar.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/399/projeto_de_lei_no_49__04_12_20__casa_da_vovo_jeronimo.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/400/projeto_de_lei_no_50__04_12_20_estradas_rurais-1.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/401/projeto_de_lei_no_51__04_12_20_fogos.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/402/projeto_de_lei_no_52_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/403/projeto_de_lei_no_53_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/404/projeto_de_lei_no_54_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/406/projeto_de_lei_no_56_04_12_20__cred._suple.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/408/projeto_de_lei_no_58_04_12_20__denomiacao_publica.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/409/projeto_de_lei_no_59_16_12_20__cred._especial.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/410/projeto_de_lei_no_60_16_12_20__cred._suple..docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/382/requerimento_no_02_21_09_2020.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2020/383/requerimento_no_03_21_09_2020.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>