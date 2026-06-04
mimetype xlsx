--- v0 (2025-12-04)
+++ v1 (2026-06-04)
@@ -54,946 +54,946 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fernando</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_01_06_03_2023_fernando.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_01_06_03_2023_fernando.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, informo que em Dias de Velório seja designado um funcionário em fazer café e permanecer no local até o sepultamento.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ilmar</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_02_06_03_2023_ilmar.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_02_06_03_2023_ilmar.doc</t>
   </si>
   <si>
     <t>Referente aos Trailers, localizados na Praça da Matriz de  Lourdes – SP, sejam retirados, por não estar em pleno funcionamento ou seja (Fechado), sem benefício aos munícipes e visitantes, além de estar descaracterizando a imagem de um dos mais belos cartões postais de nossa cidade.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cristina Bueno</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, que seja instalado fora do Salão da Terceira Idade de Lourdes (Razão de Viver) lixeiras maiores.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_04_17_04_2023__cristina.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_04_17_04_2023__cristina.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, que sejam instalados espelhos no banheiro feminino localizado na praça matriz da cidade de Lourdes-SP.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Joinha</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_05_17_04_2023__edi.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_05_17_04_2023__edi.doc</t>
   </si>
   <si>
     <t>Construção de 1 Obstáculo/Lombada na Rua Jose Soares da Silva na Altura do nº 59 e outra no nº 20...</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_06_05_06_2023__ilmar.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_06_05_06_2023__ilmar.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a necessidade de colocar um PAINEL DIGITAL que indica a hora e temperatura local.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_07_05_06_2023__ilmar.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_07_05_06_2023__ilmar.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a necessidade da autorização para localizar o Trailers da Cuca para descer 15 metro para baixo.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_08_01_08_2023__ilmar.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_08_01_08_2023__ilmar.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a instalação de placa solar no prédio da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_09_01_08_2023__ilmar_1.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_09_01_08_2023__ilmar_1.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a isenção ou diminuição do valor cobrado aos comerciantes que instalam as suas barracas na cidade no dia que é realizado a feirinha municipal.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Odécio Rorigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_no_10_04_08_2023__fernando.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_no_10_04_08_2023__fernando.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, informar que em razão dos veículos trafegarem com excesso de velocidade na rua, requer que seja colocado obstáculo na rua abaixo:_x000D_
 _x000D_
 - RUA: TEOBALDO kOHLRAUSCH</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, que sejam instalados espelhos no banheiro masculino localizado na praça matriz da cidade de Lourdes-SP.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/617/indicacao_no_12_07_08_2023__sergio.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/617/indicacao_no_12_07_08_2023__sergio.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, que seja fornecido equipamentos como joelheiras, manguito, cotoveleiras e uniformes para as jogadoras de vôlei do Município de Lourdes.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Gaguim do Quim</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_no_14_04_09_2023_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_no_14_04_09_2023_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, para que seja instalado refletores na quadra sintética Victor Monteiro Calvo, localizada no Conjunto Habitacional Yalmo Querino da Silva do Município de Lourdes.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_14_04_09_2023_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_14_04_09_2023_-_joaquim.doc</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_no_15_16_10_2023_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_no_15_16_10_2023_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, informar que em razão dos veículos trafegarem com excesso de velocidade na rua, requer que seja colocado obstáculo na rua abaixo:_x000D_
 _x000D_
 - RUA: JERÔNIMO MARQUES NOGUEIRA</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Lindo</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_no_16_16_10_2023_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_no_16_16_10_2023_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, para que seja instalado bebebouro refrigerado do lado externo da Academia de Saúde e Instalação de Iluminação no Parquinho ao lado da Academia de Saúde.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_no_17_16_10_2023_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_no_17_16_10_2023_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a instalação de iluminação no local e que as árvores sejam podadas do início da Avenida Jerônimo Marques Nogueira até o cruzamento com a Rua João S. da Silva Filho.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_18_16_10_2023_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_18_16_10_2023_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, para que seja feito reparo nos bancos da praça da matriz e que seja trocado as lâmpadas queimadas da praça da matriz, em razão dos bancos estarem soltos e lâmpadas queimadas.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_decreto_de_lei_no_01_22_02_2023.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_decreto_de_lei_no_01_22_02_2023.doc</t>
   </si>
   <si>
     <t>“Concede a Medalha 05 de Março à conceituada personalidade de nosso Município”.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_no_01_22_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_no_01_22_02_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MAJORAÇÃO A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS NOS TERMOS DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_complementar_no_02_22_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_complementar_no_02_22_02_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SUBSIDIOS DOS AGENTES POLÍTICOS DO PODER EXECUTIVO NOS TERMOS DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_complementar_no_02_22_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_complementar_no_02_22_02_2023.docx</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>“Dispõe sobre a Majoração a Título de Reposição Salarial Anual dos vencimentos dos Servidores Públicos da Câmara Municipal de Lourdes do Estado São Paulo nos termos do inciso X, do art. 37, da Constituição Federal”.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_no_01_03_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_no_01_03_02_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE LOURDES – SP</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_no_02_20_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_no_02_20_02_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 1.054/2023</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS FUNCIONÁRIOS DA MUNICIPALIDADE, REVOGA LEGISLAÇÃO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_no_03_20_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_no_03_20_02_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_no_05_20_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_no_05_20_02_2023.docx</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_no_06_20_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_no_06_20_02_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_no_07_20_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_no_07_20_02_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Gisele Tonchis</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_08_20_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_08_20_02_2023.docx</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_no_09_20_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_no_09_20_02_2023.docx</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_no_01_03_02_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_no_01_03_02_2023.docx</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_no_11_31_03_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_no_11_31_03_2023.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE LOURDES A INTEGRAR O CIENSP – CONSORCIO INTERMUNICIPAL DO EXTREMO NOROESTE DE SÃO PAULO E FIRMAR CONVE-NIO NA FORMA ESTATUTÁRIA ENTRE OS MUNICÍPIOS QUE O INTEGRAM E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_12_31_03_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_12_31_03_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_no_14_28_04_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_no_14_28_04_2023.docx</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_no_15_28_04_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_no_15_28_04_2023.docx</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_17_28_04_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_17_28_04_2023.docx</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_no_18_19_05_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_no_18_19_05_2023.docx</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_19_19_05_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_19_19_05_2023.docx</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_no_20_19_05_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_no_20_19_05_2023.docx</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_21_19_05_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_21_19_05_2023.docx</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_22_02_06_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_22_02_06_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇAO DA LEI Nº 1.835, DE 23 DE AGOSTO DE 2022</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_no_23_16_06_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_no_23_16_06_2023.docx</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_no_24_23_06_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_no_24_23_06_2023.docx</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_no_25_18_07_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_no_25_18_07_2023.docx</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_no_26_03_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_no_26_03_08_2023.docx</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FAZER DOAÇÃO DE APARELHO DE TV A SANTA CASA DE MISERICÓRDIA DE ARAÇATUBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_no_27_03_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_no_27_03_08_2023.docx</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_no_28_03_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_no_28_03_08_2023.docx</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_no_29_03_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_no_29_03_08_2023.docx</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do MUNICÍPIO DE LOURDES e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de até R$ 45.916,38 que será acrescido a Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_30_29_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_30_29_08_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RATIFICAÇÃO DO ENCERRAMENTO DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DENOMINADO CONSÓRCIO INTERMUNICIPAL G-7, APROVADO NA REUNIÃO EXTRAORDINÁRIA REALIZADA EM 31 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_31_29_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_31_29_08_2023.docx</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO, DE PRÓPRIO MUNICIPAL, A TITULO PRECÁRIO, AO HOSPITAL DO AMOR DE BARRETOS</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_no_32_29_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_no_32_29_08_2023.docx</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO, DE PRÓPRIO MUNICIPAL, A TITULO PRECÁRIO, A ENTIDADE ASSISTENCIAL CASA VOVÓ JERÔNIMA</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_no_33_29_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_no_33_29_08_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO TRÁFEGO DE VEÍCULOS PESADOS EM VIAS PÚBLICAS URBANAS DE NOSSA CIDADE, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>DISPOE SOBRE RATIFICAÇÃO DO PROTOCOLO DE INTENÇÕES FIRMADO ENTRE O MUNICÍPIO E O CONSÓRCIO INTERMUNICIPAL DE SAÚDE -CIMSA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/623/projeto_de_lei_no_35_30_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/623/projeto_de_lei_no_35_30_08_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro do ano 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_36_30_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_36_30_08_2023.docx</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_37_30_08_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_37_30_08_2023.docx</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_38_15_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_38_15_09_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_lei_no_39_15_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_lei_no_39_15_09_2023.docx</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_no_40_15_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_no_40_15_09_2023.docx</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_no_41_15_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_no_41_15_09_2023.docx</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/631/projeto_de_lei_no_42_15_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/631/projeto_de_lei_no_42_15_09_2023.docx</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_no_43_18_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_no_43_18_09_2023.docx</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_lei_no_44_18_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_lei_no_44_18_09_2023.docx</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/634/projeto_de_lei_no_45_22_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/634/projeto_de_lei_no_45_22_09_2023.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REPASSAR A ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DA UNIÃO DESTINADA AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DOS PROFISSIONAIS ENFERMEIROS, ENFERMEIROS DO TRABALHO, TÉCNICOS DE ENFERMAGEM, TÉCNICOS DE ENFERMAGEM DO TRABALHO, AUXILIARES DE ENFERMAGEM E PARTEIRAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/635/projeto_de_lei_no_46_28_09_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/635/projeto_de_lei_no_46_28_09_2023.docx</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A LEI MUNICIPAL Nº 1.892 DE 05 DE SETEMBRO DE 2023 QUE AUTORIZA A PERMISSÃO DE USO, DE PRÓPRIO MUNICIPAL, A TITULO PRECÁRIO, A ENTIDADE ASSISTENCIAL CASA VOVÓ JERÔNIMA</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/636/projeto_de_lei_no_47_11_10_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/636/projeto_de_lei_no_47_11_10_2023.docx</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Lourdes, Estado de São Paulo, para o exercício de 2024.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_48_17_10_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_48_17_10_2023.docx</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_no_49_01_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_no_49_01_11_2023.docx</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_no_50_01_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_no_50_01_11_2023.docx</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INTERDICAO DE VIA PUBLICA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_51__01_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_51__01_11_2023.docx</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_52__01_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_52__01_11_2023.docx</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_53_01_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_53_01_11_2023.docx</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_54_01_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_54_01_11_2023.docx</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_no_55_01_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_no_55_01_11_2023.docx</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_no_56_30_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_no_56_30_11_2023.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE LIBERAÇÃO DE AUXILIO FINANCEIRO, CONTRIBUIÇÃO OU SUBVENÇÃO SOCIAL À ENTIDADES, FIXANDO CRITÉRIOS PARA PRESTAÇÃO DE CONTAS, DANDO OUTRAS PROVIDÊNCIAS ADMINISTRATIVAS".</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_no_58_30_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_no_58_30_11_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL DESAPROPRIAR POR VIA AMIGÁVEL OU JUDICIAL, O IMÓVEL QUE ESPECIFICA, OBJETIVANDO O PROLONGAMENTO DA RUA JOÃO SERAFIM DA SILVA FILHO”</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_58_30_11_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_58_30_11_2023.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DA INFRAESTRUTURA DE SUPORTE PARA ESTAÇÃO TRANSMISSORA DE RADIOCOMUNICAÇÃO (ETR), VISANDO A FACILITAR A IMPLEMENTAÇÃO DA “TECNOLOGIA 5G” NO MUNICÍPIO DE LOURDES.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_59_13_12_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_59_13_12_2023.docx</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_60_13_12_2023.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_60_13_12_2023.docx</t>
   </si>
   <si>
     <t>INSTITUI O ABONO SALARIAL AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL DE DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>PLO-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_no_01__16_02_2023_auxilio_alimentacao.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_no_01__16_02_2023_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_no_02__16_02_2023_reposicao_de_salario.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_no_02__16_02_2023_reposicao_de_salario.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a Majoração a Título de Reposição Salarial Anual dos vencimentos dos Servidores Públicos da Câmara Municipal de Lourdes do Estado São Paulo nos termos do inciso X, do art. 37, da Constituição Federal”.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_03_de_10_de_outubro_de_2023_-_dispoe_sobre_a_criacao_da_ouvidoria_-_camara_lourdes_1.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_03_de_10_de_outubro_de_2023_-_dispoe_sobre_a_criacao_da_ouvidoria_-_camara_lourdes_1.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA DA CÂMARA MUNICIPAL DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>“Regulamenta a aplicação da Lei Federal nº 12.527, de 18 de novembro de 2011 – Lei de Acesso à Informação, no âmbito da Câmara Municipal de Lourdes”</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_no_01_03_04_2023.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_no_01_03_04_2023.doc</t>
   </si>
   <si>
     <t>Os Vereadores abaixo com assento na Câmara Municipal de Lourdes, vêm com fundamento no artigo 222, inciso VIII do Regimento Interno da Câmara Municipal de Lourdes, REQUERER a Vossa Excelência informações a respeito do Parque Industrial da cidade de Lourdes-SP:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1300,68 +1300,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_01_06_03_2023_fernando.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_02_06_03_2023_ilmar.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_04_17_04_2023__cristina.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_05_17_04_2023__edi.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_06_05_06_2023__ilmar.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_07_05_06_2023__ilmar.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_08_01_08_2023__ilmar.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_09_01_08_2023__ilmar_1.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_no_10_04_08_2023__fernando.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/617/indicacao_no_12_07_08_2023__sergio.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_no_14_04_09_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_14_04_09_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_no_15_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_no_16_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_no_17_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_18_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_decreto_de_lei_no_01_22_02_2023.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_no_01_22_02_2023.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_complementar_no_02_22_02_2023.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_complementar_no_02_22_02_2023.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_no_01_03_02_2023.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_no_02_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_no_03_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_no_05_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_no_06_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_no_07_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_08_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_no_09_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_no_01_03_02_2023.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_no_11_31_03_2023.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_12_31_03_2023.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_no_14_28_04_2023.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_no_15_28_04_2023.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_17_28_04_2023.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_no_18_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_19_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_no_20_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_21_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_22_02_06_2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_no_23_16_06_2023.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_no_24_23_06_2023.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_no_25_18_07_2023.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_no_26_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_no_27_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_no_28_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_no_29_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_30_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_31_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_no_32_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_no_33_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/623/projeto_de_lei_no_35_30_08_2023.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_36_30_08_2023.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_37_30_08_2023.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_38_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_lei_no_39_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_no_40_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_no_41_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/631/projeto_de_lei_no_42_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_no_43_18_09_2023.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_lei_no_44_18_09_2023.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/634/projeto_de_lei_no_45_22_09_2023.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/635/projeto_de_lei_no_46_28_09_2023.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/636/projeto_de_lei_no_47_11_10_2023.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_48_17_10_2023.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_no_49_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_no_50_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_51__01_11_2023.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_52__01_11_2023.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_53_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_54_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_no_55_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_no_56_30_11_2023.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_no_58_30_11_2023.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_58_30_11_2023.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_59_13_12_2023.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_60_13_12_2023.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_no_01__16_02_2023_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_no_02__16_02_2023_reposicao_de_salario.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_03_de_10_de_outubro_de_2023_-_dispoe_sobre_a_criacao_da_ouvidoria_-_camara_lourdes_1.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_no_01_03_04_2023.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/533/indicacao_no_01_06_03_2023_fernando.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/534/indicacao_no_02_06_03_2023_ilmar.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/536/indicacao_no_04_17_04_2023__cristina.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/538/indicacao_no_05_17_04_2023__edi.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/548/indicacao_no_06_05_06_2023__ilmar.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_07_05_06_2023__ilmar.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_08_01_08_2023__ilmar.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_09_01_08_2023__ilmar_1.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/615/indicacao_no_10_04_08_2023__fernando.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/617/indicacao_no_12_07_08_2023__sergio.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/626/indicacao_no_14_04_09_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/640/indicacao_no_14_04_09_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/641/indicacao_no_15_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/642/indicacao_no_16_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/643/indicacao_no_17_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/644/indicacao_no_18_16_10_2023_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/528/projeto_de_decreto_de_lei_no_01_22_02_2023.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_complementar_no_01_22_02_2023.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/526/projeto_de_lei_complementar_no_02_22_02_2023.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_complementar_no_02_22_02_2023.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/513/projeto_de_lei_no_01_03_02_2023.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/514/projeto_de_lei_no_02_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/516/projeto_de_lei_no_03_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/517/projeto_de_lei_no_05_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/518/projeto_de_lei_no_06_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/519/projeto_de_lei_no_07_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_no_08_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_no_09_20_02_2023.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/529/projeto_de_lei_no_01_03_02_2023.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_no_11_31_03_2023.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_no_12_31_03_2023.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_no_14_28_04_2023.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_no_15_28_04_2023.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/542/projeto_de_lei_no_17_28_04_2023.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/543/projeto_de_lei_no_18_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/544/projeto_de_lei_no_19_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/545/projeto_de_lei_no_20_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_no_21_19_05_2023.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_no_22_02_06_2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/577/projeto_de_lei_no_23_16_06_2023.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/606/projeto_de_lei_no_24_23_06_2023.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/607/projeto_de_lei_no_25_18_07_2023.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/608/projeto_de_lei_no_26_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/609/projeto_de_lei_no_27_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/610/projeto_de_lei_no_28_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/611/projeto_de_lei_no_29_03_08_2023.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_no_30_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_no_31_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_no_32_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_no_33_29_08_2023.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/623/projeto_de_lei_no_35_30_08_2023.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/624/projeto_de_lei_no_36_30_08_2023.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_no_37_30_08_2023.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/627/projeto_de_lei_no_38_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/628/projeto_de_lei_no_39_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/629/projeto_de_lei_no_40_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/630/projeto_de_lei_no_41_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/631/projeto_de_lei_no_42_15_09_2023.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/632/projeto_de_lei_no_43_18_09_2023.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/633/projeto_de_lei_no_44_18_09_2023.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/634/projeto_de_lei_no_45_22_09_2023.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/635/projeto_de_lei_no_46_28_09_2023.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/636/projeto_de_lei_no_47_11_10_2023.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/637/projeto_de_lei_no_48_17_10_2023.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/645/projeto_de_lei_no_49_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/646/projeto_de_lei_no_50_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/647/projeto_de_lei_no_51__01_11_2023.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/648/projeto_de_lei_no_52__01_11_2023.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/649/projeto_de_lei_no_53_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/650/projeto_de_lei_no_54_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/651/projeto_de_lei_no_55_01_11_2023.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/652/projeto_de_lei_no_56_30_11_2023.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/653/projeto_de_lei_no_58_30_11_2023.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/654/projeto_de_lei_no_58_30_11_2023.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/655/projeto_de_lei_no_59_13_12_2023.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/656/projeto_de_lei_no_60_13_12_2023.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_no_01__16_02_2023_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/525/projeto_de_lei_no_02__16_02_2023_reposicao_de_salario.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/638/projeto_de_lei_03_de_10_de_outubro_de_2023_-_dispoe_sobre_a_criacao_da_ouvidoria_-_camara_lourdes_1.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2023/537/resolucao_no_01_03_04_2023.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>