--- v0 (2026-01-19)
+++ v1 (2026-04-20)
@@ -54,576 +54,576 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ilmar</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/674/indicacao_no_02_20_05_2024_-_ilmar.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/674/indicacao_no_02_20_05_2024_-_ilmar.doc</t>
   </si>
   <si>
     <t>Tendo em vista o pedido de alguns munícipes, solicito ao Senhor Prefeito Municipal que a festa junina do presente ano seja realizada na praça matriz da cidade de Lourdes.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_03_05_08_2024_-_ilmar.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_03_05_08_2024_-_ilmar.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal para que o Sistema de Lazer “Alonso Afonso da Silva” na cidade de Lourdes, Estado de São Paulo, seja denominada Praça da Bíblia.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Lindo</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_decreto_de_lei_no_01_15_02_2024.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_decreto_de_lei_no_01_15_02_2024.doc</t>
   </si>
   <si>
     <t>“Concede a Medalha 05 de Março à conceituada personalidade de nosso Município”.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_decreto_de_lei_no_02_18_11_2024.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_decreto_de_lei_no_02_18_11_2024.doc</t>
   </si>
   <si>
     <t>“Propõe aprovação de contas de 2022”</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Odécio Rorigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_complementar_no_01_15_02_2024_reposicao_servidor.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_complementar_no_01_15_02_2024_reposicao_servidor.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MAJORAÇÃO A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS NOS TERMOS DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_complementar_no_02_15_02_2024_reposicao_politicos.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_complementar_no_02_15_02_2024_reposicao_politicos.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REAJUSTE A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SUBSIDIOS DOS AGENTES POLÍTICOS DO PODER EXECUTIVO NOS TERMOS DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_complementar_no_01__15_02_2024_auxilio_alimentacao.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_complementar_no_01__15_02_2024_auxilio_alimentacao.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DE AUXILIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_no_02__15_02_2024_reposicao_de_salarial.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_no_02__15_02_2024_reposicao_de_salarial.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a Majoração a Título de Reposição Salarial Anual dos vencimentos dos Servidores Públicos da Câmara Municipal de Lourdes do Estado São Paulo nos termos do inciso X, do art. 37, da Constituição Federal”.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_no_01_02_2024_-_denominacao_proprio.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_no_01_02_2024_-_denominacao_proprio.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL".</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_no_02_01_02_2024__comdec.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_no_02_01_02_2024__comdec.docx</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_no_03_01_02_2024__desapropriacao_de_terreno.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_no_03_01_02_2024__desapropriacao_de_terreno.docx</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL ATRAVÉS DE DESAPROPRIAÇÃO AMIGÁVEL E/OU JUDICIAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_no_04_15_02_2024__aumento_de_tik.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_no_04_15_02_2024__aumento_de_tik.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS FUNCIONÁRIOS DA MUNICIPALIDADE, REVOGA LEGISLAÇÃO ANTERIOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_no_05_15_02_2024__projeto_de_credito.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_no_05_15_02_2024__projeto_de_credito.docx</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do MUNICÍPIO DE LOURDES e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de até R$ 48.200,00 que será acrescido a Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_no_06_18_04_2024__projeto_de_convenio.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_no_06_18_04_2024__projeto_de_convenio.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR MEIO DA SECRETARIA DA SEGURANÇA PÚBLICA E DO DEPARTAMENTO ESTADUAL DE TRÂNSITO, DELEGANDO O EXERCÍCIO DA COMPETÊNCIA DE TRÂNSITO ATRIBUIDAS AO MUNICÍPIO PELA LEI 9.503, DE 23 DE SETEMBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_no_07_03_05_2024__projeto_de_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_no_07_03_05_2024__projeto_de_especial.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_no_08_03_05_2024__projeto_de_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_no_08_03_05_2024__projeto_de_especial.docx</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_no_09__21_05_2024__alteracao.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_no_09__21_05_2024__alteracao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇAO DE LEI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_no_10__21_05_2024__alteracao.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_no_10__21_05_2024__alteracao.docx</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_no_11__21_05_2024__solar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_no_11__21_05_2024__solar.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LOURDES A CONTRATAR COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_no_12_29_05_2024__alteracao.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_no_12_29_05_2024__alteracao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇAO DE LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_no_13_29_05_2024__projeto_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_no_13_29_05_2024__projeto_especial.docx</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_no_14_14_06_2024__projeto_conselho_alimentacao.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_no_14_14_06_2024__projeto_conselho_alimentacao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL – COMSEA – DO MUNICÍPIO DE LOURDES.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Gisele Tonchis</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_no_15_14_06_2024__projeto_doacao_de_sangue.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_no_15_14_06_2024__projeto_doacao_de_sangue.docx</t>
   </si>
   <si>
     <t>INSTITUI O “DIA MUNICIPAL DO DOADOR VOLUNTÁRIO DE SAN-GUE” E A “SEMANA MUNICIPAL DE INCENTIVO À DOAÇÃO DE SANGUE”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_no_16_14_06_2024__projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_no_16_14_06_2024__projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>Dispõe Sobre Abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_lei_no_17_14_06_2024__projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_lei_no_17_14_06_2024__projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/684/projeto_de_lei_no_18_14_06_2024__projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/684/projeto_de_lei_no_18_14_06_2024__projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_19_27_07_2024_altera_lei_auxilio_financeiro.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_19_27_07_2024_altera_lei_auxilio_financeiro.docx</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_21_02_08_2024__projeto_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_21_02_08_2024__projeto_especial.docx</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do MUNICÍPIO DE LOURDES e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de até R$ 37.500,00 que será acrescido a Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_22_28_08_2024__projeto_situacao_de_emergencia.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_22_28_08_2024__projeto_situacao_de_emergencia.docx</t>
   </si>
   <si>
     <t>INSTITUI PROGRAMAS DE APOIO EMERGENCIAL AOS PEQUENOS PRODUTORES RURAIS EM DECORRÊNCIA DO ESTADO DE EMERGÊNCIA CAUSADO PELA EXTENSA ESTIAGEM E INCÊNDIOS OCORRIDOS NO ANO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_23_29_08_2024__projeto_de_lei__ldo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_23_29_08_2024__projeto_de_lei__ldo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro do ano 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_24_29_08_2024__projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_24_29_08_2024__projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_25_29_08_2024__projeto_de_lei_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_25_29_08_2024__projeto_de_lei_suplementar.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_26_30_09_2024__despesa_m._lourdes_2025.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_26_30_09_2024__despesa_m._lourdes_2025.docx</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LOURDES, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>CRIA A FAIXA PREFEITAL COMO DISTINTIVO DO CARGO DE PREFEITO DO MUNICÍPIO DE LOURDES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_28_17_10_2024_projeto_de_lei_credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_28_17_10_2024_projeto_de_lei_credito_especial.docx</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_30_18_11_2024_projeto_de_lei_criacao_de_vagas.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_30_18_11_2024_projeto_de_lei_criacao_de_vagas.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO DE VAGAS NO QUADRO DE PESSOAL DA PREFEITURA DO MUNICIPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_31_18_11_2024_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_31_18_11_2024_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_32_18_11_2024_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_32_18_11_2024_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_33_28_11_2024_projeto_de_lei_abono.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_33_28_11_2024_projeto_de_lei_abono.docx</t>
   </si>
   <si>
     <t>INSTITUI O ABONO SALARIAL AOS SERVIDORES PÚBLICOS  MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_34_28_11_2024_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_34_28_11_2024_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_35_28_11_2024_projeto_de_lei_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_35_28_11_2024_projeto_de_lei_suplementar.docx</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_36_28_11_2024_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_36_28_11_2024_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE LOURDES E AUTORIZA A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE ATÉ R$ 1.900,00 QUE SERÁ ACRESCIDO A LEI ORÇAMENTÁRIA ANUAL</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_no_37_28_11_2024_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_no_37_28_11_2024_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_no_38_28_11_2024_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_no_38_28_11_2024_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>PLO-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_no_01_18_04_2024_auxilio_prefeito_e_vice_prefeito.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_no_01_18_04_2024_auxilio_prefeito_e_vice_prefeito.docx</t>
   </si>
   <si>
     <t>“Fixa os subsídios do Prefeito e do Vice-Prefeito do Município de Lourdes para a Legislatura compreendida entre 2025/2028.”</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_resolucao_no_01_18_04_2024__fixacao_subsidio_vereadores_e_presidente_camara.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_resolucao_no_01_18_04_2024__fixacao_subsidio_vereadores_e_presidente_camara.docx</t>
   </si>
   <si>
     <t>“Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Lourdes para a Legislatura compreendida entre 2025/2028.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -930,68 +930,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/674/indicacao_no_02_20_05_2024_-_ilmar.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_03_05_08_2024_-_ilmar.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_decreto_de_lei_no_01_15_02_2024.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_decreto_de_lei_no_02_18_11_2024.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_complementar_no_01_15_02_2024_reposicao_servidor.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_complementar_no_02_15_02_2024_reposicao_politicos.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_complementar_no_01__15_02_2024_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_no_02__15_02_2024_reposicao_de_salarial.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_no_01_02_2024_-_denominacao_proprio.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_no_02_01_02_2024__comdec.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_no_03_01_02_2024__desapropriacao_de_terreno.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_no_04_15_02_2024__aumento_de_tik.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_no_05_15_02_2024__projeto_de_credito.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_no_06_18_04_2024__projeto_de_convenio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_no_07_03_05_2024__projeto_de_especial.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_no_08_03_05_2024__projeto_de_especial.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_no_09__21_05_2024__alteracao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_no_10__21_05_2024__alteracao.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_no_11__21_05_2024__solar.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_no_12_29_05_2024__alteracao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_no_13_29_05_2024__projeto_especial.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_no_14_14_06_2024__projeto_conselho_alimentacao.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_no_15_14_06_2024__projeto_doacao_de_sangue.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_no_16_14_06_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_lei_no_17_14_06_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/684/projeto_de_lei_no_18_14_06_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_19_27_07_2024_altera_lei_auxilio_financeiro.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_21_02_08_2024__projeto_especial.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_22_28_08_2024__projeto_situacao_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_23_29_08_2024__projeto_de_lei__ldo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_24_29_08_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_25_29_08_2024__projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_26_30_09_2024__despesa_m._lourdes_2025.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_28_17_10_2024_projeto_de_lei_credito_especial.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_30_18_11_2024_projeto_de_lei_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_31_18_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_32_18_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_33_28_11_2024_projeto_de_lei_abono.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_34_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_35_28_11_2024_projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_36_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_no_37_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_no_38_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_no_01_18_04_2024_auxilio_prefeito_e_vice_prefeito.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_resolucao_no_01_18_04_2024__fixacao_subsidio_vereadores_e_presidente_camara.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/674/indicacao_no_02_20_05_2024_-_ilmar.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/688/indicacao_no_03_05_08_2024_-_ilmar.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_decreto_de_lei_no_01_15_02_2024.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/700/projeto_decreto_de_lei_no_02_18_11_2024.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/661/projeto_de_lei_complementar_no_01_15_02_2024_reposicao_servidor.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/662/projeto_de_lei_complementar_no_02_15_02_2024_reposicao_politicos.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_complementar_no_01__15_02_2024_auxilio_alimentacao.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_complementar_no_02__15_02_2024_reposicao_de_salarial.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/657/projeto_de_lei_no_01_02_2024_-_denominacao_proprio.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/658/projeto_de_lei_no_02_01_02_2024__comdec.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_no_03_01_02_2024__desapropriacao_de_terreno.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/660/projeto_de_lei_no_04_15_02_2024__aumento_de_tik.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_no_05_15_02_2024__projeto_de_credito.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_no_06_18_04_2024__projeto_de_convenio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/672/projeto_de_lei_no_07_03_05_2024__projeto_de_especial.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/673/projeto_de_lei_no_08_03_05_2024__projeto_de_especial.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/675/projeto_de_lei_no_09__21_05_2024__alteracao.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_no_10__21_05_2024__alteracao.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_no_11__21_05_2024__solar.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/678/projeto_de_lei_no_12_29_05_2024__alteracao.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/679/projeto_de_lei_no_13_29_05_2024__projeto_especial.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/680/projeto_de_lei_no_14_14_06_2024__projeto_conselho_alimentacao.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/681/projeto_de_lei_no_15_14_06_2024__projeto_doacao_de_sangue.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/682/projeto_de_lei_no_16_14_06_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/683/projeto_de_lei_no_17_14_06_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/684/projeto_de_lei_no_18_14_06_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/687/projeto_de_lei_no_19_27_07_2024_altera_lei_auxilio_financeiro.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/686/projeto_de_lei_no_21_02_08_2024__projeto_especial.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/689/projeto_de_lei_no_22_28_08_2024__projeto_situacao_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/690/projeto_de_lei_no_23_29_08_2024__projeto_de_lei__ldo.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/691/projeto_de_lei_no_24_29_08_2024__projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/692/projeto_de_lei_no_25_29_08_2024__projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/693/projeto_de_lei_no_26_30_09_2024__despesa_m._lourdes_2025.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/695/projeto_de_lei_no_28_17_10_2024_projeto_de_lei_credito_especial.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/697/projeto_de_lei_no_30_18_11_2024_projeto_de_lei_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/698/projeto_de_lei_no_31_18_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/699/projeto_de_lei_no_32_18_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/701/projeto_de_lei_no_33_28_11_2024_projeto_de_lei_abono.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/702/projeto_de_lei_no_34_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_no_35_28_11_2024_projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/704/projeto_de_lei_no_36_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/705/projeto_de_lei_no_37_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/706/projeto_de_lei_no_38_28_11_2024_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/671/projeto_de_lei_no_01_18_04_2024_auxilio_prefeito_e_vice_prefeito.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2024/670/projeto_de_resolucao_no_01_18_04_2024__fixacao_subsidio_vereadores_e_presidente_camara.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="159.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="158.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>