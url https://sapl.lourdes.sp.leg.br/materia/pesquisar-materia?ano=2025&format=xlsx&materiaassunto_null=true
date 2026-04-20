--- v0 (2026-01-19)
+++ v1 (2026-04-20)
@@ -54,681 +54,681 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joaquim Marques Nogueira Filho</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_no_01_17_02_2025_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_no_01_17_02_2025_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, para que seja feito reparo nos bancos da praça da matriz em razão dos bancos estarem soltos.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Helena Maria de Souza Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_02_17_02_2025_-_helena.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_02_17_02_2025_-_helena.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a construção de uma praça recreativa no lugar que se encontrava a horta municipal e um barracão sem utilidade localizado entre as Ruas José Luis Cabrito e Rua Miguel Pereira de Souza, na Cohab Yalmo Quirino da Silva.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Grabriela Lopes Ferreira Pinto</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_no_03_17_02_2025_-_gabriela.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_no_03_17_02_2025_-_gabriela.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, a instalação de espelhos nos banheiros (Feminino e Masculino) no Centro de Recreação Lazer e Esportes - (CERELE) - Letícia de Souza Tonchis.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nilton Cesar de Almeida Porfírio</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_no_04_17_02_2025_-_nilton.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_no_04_17_02_2025_-_nilton.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, que seja feito a reestruturação de todos os servidores do Município de Lourdes-SP.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_05_27_02_2025_-_nilton.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_05_27_02_2025_-_nilton.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, para que seja retirada a cerca ao redor da reserva do Conjunto Residencial Jerônimo Quirino da Silva.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_06_27_02_2025_-_nilton.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_06_27_02_2025_-_nilton.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes-SP, a construção de um píer no formato em “T” e que seja feito um pesque e pague na Prainha Municipal de Lourdes -SP.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_07_27_02_2025_-_nilton.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_07_27_02_2025_-_nilton.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, para fazer um levantamento sobre a montagem de uma oficina no Município de Lourdes-SP.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Cristiane Moreira Bergamasco da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_08_27_02_2025_-_cristiane.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_08_27_02_2025_-_cristiane.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, para que seja instalado ar condicionado e cortina nas salas do Velório Municipal do Município de Lourdes-SP, bem como, a instalação de uma porta de vidro no corredor que dá acesso a cozinha do mesmo local.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_09_06_03_2025_-_nilton.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_09_06_03_2025_-_nilton.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, que os obstáculos localizados na rua José Marques Nogueira, mas precisamente, em frente a casa do Senhor Adauto Cardoso e do Senhor Jorge Felício Costa, sejam aumentados para que os pedestres possam passar, utilizando como referência o obstáculo localizado em frente ao Velório Municipal de Lourdes-SP.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, para que seja fornecido café da manhã a todos os trabalhadores que vão para a cidade de Araçatuba-SP e Birigui-SP, bem como, aos pacientes que vão se tratar fora do Município.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_11_06_03_2025_-_lena.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_11_06_03_2025_-_lena.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, para que seja tomada uma providência com relação a sujeira e a poeira da estrada vicinal da “boiadeira”, haja vista, que os moradores daquela localidade estão tendo problemas respiratórios devido a esse problema.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a instalação de iluminação no local e que as árvores sejam podadas do início da Avenida Jerônimo Marques Nogueira até o cruzamento com a Rua João S. da Silva Filho.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_13_17_03_2025_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_13_17_03_2025_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Lourdes, a instalação de bancos de cimento lado de fora do Velório Municipal de Lourdes-SP.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_15_07_04_2025_-_helena.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_15_07_04_2025_-_helena.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, para que providencie a adequação de todos os banheiros dos prédios públicos do município, conforme as normas da ABNT NBR 9050, com a instalação de barras de apoio e demais adaptações que garantam a acessibilidade e segurança das pessoas com deficiência física e mobilidade reduzida, em especial cadeirantes.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_16_07_04_2025_-_helena.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_16_07_04_2025_-_helena.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal, para que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Lourdes para que realize, com urgência, a adequação do banheiro do Velório Municipal, tendo em vista que foi constatada a ausência de barras de apoio e estrutura adequada para o uso por cadeirantes, contrariando os critérios estabelecidos pela ABNT NBR 9050.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_no_17_22_04_2025_-_gaguinho.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_no_17_22_04_2025_-_gaguinho.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal a construção de uma valeta entre as Ruas José Marques Nogueira e João Batista Borges.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Anderson Almeida Freire Casemiro</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_no_18_22_04_2025_-_anderson.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_no_18_22_04_2025_-_anderson.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal a colocação de grade (com um metro e meio de altura, igual a que foi colocada na prainha municipal de Lourdes) na Rua José Marques Nogueira, na altura das propriedades do Serjão, José Carlos, José Cardoso e André Luiz.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no_19_28_05_2025_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no_19_28_05_2025_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal para que seja instalado um bebedouro no campo de futebol da cidade de Lourdes-SP, para que a população possa utilizar quando forem assistir as partidas de futebol.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no_20_28_05_2025_-_joaquim.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no_20_28_05_2025_-_joaquim.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal para que seja trocado as lâmpadas do mini campo de futebol da cidade de Lourdes-SP.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no_21_28_05_2025_-_helena.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no_21_28_05_2025_-_helena.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal para que seja instalado lixeira basculante no campo de futebol da cidade de Lourdes-SP, para descarte de resíduos durante o jogo.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Sônia Alves de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no_22_16_06_2025_-_sonia.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no_22_16_06_2025_-_sonia.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal aquisição de novos equipamentos para a Academia Municipal da cidade de Lourdes-SP.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_decreto_de_lei_no_01_14_02_2025_05_de_marco.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_decreto_de_lei_no_01_14_02_2025_05_de_marco.doc</t>
   </si>
   <si>
     <t>“Concede a Medalha 05 de Março à conceituada personalidade de nosso Município”.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Odécio Rorigues da Silva</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_no_01_09_01_2025-_criacao_de_vagas_-_educacao_2.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_no_01_09_01_2025-_criacao_de_vagas_-_educacao_2.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO DE VAGAS NO QUADRO DE PESSOAL DA PREFEITURA DO MUNICIPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_no_02_14_02_2025_reposicao_servidores_1.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_no_02_14_02_2025_reposicao_servidores_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MAJORAÇÃO A TÍTULO DE REPOSIÇÃO SALARIAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS NOS TERMOS DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_03_14_03_2025_criacao_de_diretor.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_03_14_03_2025_criacao_de_diretor.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DA TABELA DO MAGISTÉRIO A TÍTULO DE REMUNERÇÃO SALARIAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS NOS TERMOS DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_04_14_03_2025_criacao__e_transformacao.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_04_14_03_2025_criacao__e_transformacao.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO E TRANSFORMAÇÃO E EXTINÇÃO DE CARGOS E VAGAS NO QUADRO DE PESSOAL DA PREFEITURA DO MUNICIPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_05_14_03_2025_projeto_de_lei_extinsao_de_cargo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_05_14_03_2025_projeto_de_lei_extinsao_de_cargo.docx</t>
   </si>
   <si>
     <t>EXTINGUE CARGOS DO QUADRO DE PESSOAL DA PREFEITURA DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_06_14_03_2025_projeto_de_lei_reducao_de_carga_horario.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_06_14_03_2025_projeto_de_lei_reducao_de_carga_horario.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REDUÇÃO DE CARGA HORÁRIA, ADEQUAÇÃO DOS VENCIMENTOS E MUDANCA NA NOMENCLATURA E ADEQUAÇÃO DE CARGO REFERENTE AO ESTATUTO DO PROFESSOR DE PESSOAL DA PREFEITURA DO MUNICIPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_07_14_03_2025_criacao_de_vagas.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_07_14_03_2025_criacao_de_vagas.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CRIAÇÃO DE VAGAS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_08_14_03_2025_criacao_de_vagas.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_08_14_03_2025_criacao_de_vagas.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE, CRIAÇÃO DE CARGO, NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE LOURDES”.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_no_09_14_03_2025_criacao_de_vagas.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_no_09_14_03_2025_criacao_de_vagas.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE, CRIAÇÃO DE CARGO, NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE LOURDES”.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_no_10_16_04_2025_criacao_de_controle_interno.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_no_10_16_04_2025_criacao_de_controle_interno.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E ORGANIZAÇÃO DO SISTEMA DE CONTROLE INTERNO, NO ÂMBITO DO MUNICÍPIO DE LOURDES, CRIA O CARGO DE CONTROLADOR INTERNO NO QUADRO PESSOAL DA PREFEITURA DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_complementar__no_11_29_05_2025_criacao_de_correcao_da_tabela.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_complementar__no_11_29_05_2025_criacao_de_correcao_da_tabela.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CORREÇÃO DA TABELA DO MAGISTÉRIO A TÍTULO DE FAIXA SALARIAL ANUAL DOS SERVIDORES PÚBLICOS MUNICIPAIS NOS TERMOS DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_complementar__no_12__29_05_2025_faixa_salarial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_complementar__no_12__29_05_2025_faixa_salarial.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ALTERAÇÃO DE FAIXA SALARIAL E NOMENCLATURA DE CARGO NO QUADRO DE PESSOAL DA PREFEITURA DO MUNICIPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_complementar__no_13__29_05_2025_carga_horaria_ed._fisica.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_complementar__no_13__29_05_2025_carga_horaria_ed._fisica.docx</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUMENTO DE CARGA HORÁRIA, ADEQUAÇÃO DOS VENCIMENTOS E ADEQUAÇÃO DE CARGO REFERENTE AO ESTATUTO DO PROFESSOR DE PESSOAL DA PREFEITURA DO MUNICIPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_complementar__no_14__29_05_2025_correcao_salarial_cargo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_complementar__no_14__29_05_2025_correcao_salarial_cargo.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CORREÇÃO DA FAIXA SALARIAL DE CARGO, NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE LOURDES”.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/763/ojeto_de_lei_complementar__no_15__12_06_2025_correcao_salarial_cargo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/763/ojeto_de_lei_complementar__no_15__12_06_2025_correcao_salarial_cargo.docx</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_complmentar_no_16_16_07_2025_iptu_verde.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_complmentar_no_16_16_07_2025_iptu_verde.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA - IPTU VERDE NO MUNICÍPIO DE LOURDES-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>PLC-C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_complementar_no_01_14_02_2025_alimentar.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_complementar_no_01_14_02_2025_alimentar.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_no_02__16_02_2023_reposicao_de_salarial.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_no_02__16_02_2023_reposicao_de_salarial.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a Majoração a Título de Reposição Salarial Anual dos vencimentos dos Servidores Públicos da Câmara Municipal de Lourdes do Estado São Paulo nos termos do inciso X, do art. 37, da Constituição Federal”.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LIBERAÇÃO DE AUXILIO FINANCEIRO, CONTRIBUIÇÃO OU SUBVENÇÃO SOCIAL À ENTIDADES, FIXANDO CRITÉRIOS PARA PRESTAÇÃO DE CONTAS, DANDO OUTRAS PROVIDÊNCIAS ADMINISTRATIVAS".</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_no_02_09_01_2025-_criacao_de_vagas_-_educacao_2.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_no_02_09_01_2025-_criacao_de_vagas_-_educacao_2.docx</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_no_03_15_02_2025-_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_no_03_15_02_2025-_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_no_04_15_02_2025-_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_no_04_15_02_2025-_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_no_05_13_03_2025-_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_no_05_13_03_2025-_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_no_06_13_03_2025-_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_no_06_13_03_2025-_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_no_07_13_03_2025-_projeto_de_lei_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_no_07_13_03_2025-_projeto_de_lei_suplementar.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_08_13_03_2025-_projeto_de_lei_suplementar.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_08_13_03_2025-_projeto_de_lei_suplementar.docx</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_09_13_03_2025_projeto_de_lei_criacao_de_conselho.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_09_13_03_2025_projeto_de_lei_criacao_de_conselho.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL (COMPBEA) E DO FUNDO MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL (FUMPBEA) DE LOURDES (SP).</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_no_10_14_03_2025_projeto_de_lei_solo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_no_10_14_03_2025_projeto_de_lei_solo.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI 861/2009, QUE DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE PRESERVAÇÃO DAS NASCENTES E MANANCIAIS, SEU CADASTRAMENTO E MONITORAMENTO NO MUNICÍPIO DE LOURDES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_no_11_03_04_2025_projeto_de_lei_frente_do_trabalho.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_no_11_03_04_2025_projeto_de_lei_frente_do_trabalho.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PROGRAMA DE AUXILIO DESEMPREGADO   DENOMINADO “FRENTE DE TRABALHO” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_no_12_30_04_2025_projeto_de_lei_alteracao_de_lei_1971_de_18_de_fevereiro_2025.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_no_12_30_04_2025_projeto_de_lei_alteracao_de_lei_1971_de_18_de_fevereiro_2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do parágrafo 1º da Lei 1971 de 18 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_no_13_30_04_2025_projeto_de_lei__credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_no_13_30_04_2025_projeto_de_lei__credito_especial.docx</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/753/projeto_de_lei_no_14_30_04_2025_projeto_de_lei__credito_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/753/projeto_de_lei_no_14_30_04_2025_projeto_de_lei__credito_especial.docx</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_no_15_29_05_2025_projeto_de_lei__bolsa_atleta.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_no_15_29_05_2025_projeto_de_lei__bolsa_atleta.docx</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE LOURDES O PROGRAMA BOLSA ESPORTIVA MUNICIPAL – BOLSA ATLETA.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_16_29_05_2025_projeto_de_lei_agencia_de_turismo.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_16_29_05_2025_projeto_de_lei_agencia_de_turismo.docx</t>
   </si>
   <si>
     <t>DISPÕE EMENTA: AUTORIZA O PODER EXECUTIVO A ADERIR E CONTRIBUIR MENSALMENTE COM A ADTR – AGÊNCIA DE DESENVOLVIMENTO DO TURISMO REGIONAL TIETÊ VIVO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_no_17_16_07_2025_projeto_de_lei_especial.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_no_17_16_07_2025_projeto_de_lei_especial.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO SANITÁRIA E INDUSTRIAL DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE LOURDES-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_no_19_16_07_2025_projeto_de_lei_plano_saneamento_basico.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_no_19_16_07_2025_projeto_de_lei_plano_saneamento_basico.docx</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO NO MUNICÍPIO DE LOURDES-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO”.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>PLO-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_complementar_no_02_15_02_2025_reposicao.doc</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_complementar_no_02_15_02_2025_reposicao.doc</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_resolucao_no_01-2025__-_controle_interno_-_lourdes_-_corrigido.docx</t>
+    <t>http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_resolucao_no_01-2025__-_controle_interno_-_lourdes_-_corrigido.docx</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O SISTEMA DE CONTROLE INTERNO DO PODER LEGISLATIVO DO MUNICÍPIO DE LOURDES-SP.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1035,68 +1035,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_no_01_17_02_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_02_17_02_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_no_03_17_02_2025_-_gabriela.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_no_04_17_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_05_27_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_06_27_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_07_27_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_08_27_02_2025_-_cristiane.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_09_06_03_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_11_06_03_2025_-_lena.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_13_17_03_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_15_07_04_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_16_07_04_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_no_17_22_04_2025_-_gaguinho.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_no_18_22_04_2025_-_anderson.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no_19_28_05_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no_20_28_05_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no_21_28_05_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no_22_16_06_2025_-_sonia.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_decreto_de_lei_no_01_14_02_2025_05_de_marco.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_no_01_09_01_2025-_criacao_de_vagas_-_educacao_2.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_no_02_14_02_2025_reposicao_servidores_1.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_03_14_03_2025_criacao_de_diretor.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_04_14_03_2025_criacao__e_transformacao.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_05_14_03_2025_projeto_de_lei_extinsao_de_cargo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_06_14_03_2025_projeto_de_lei_reducao_de_carga_horario.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_07_14_03_2025_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_08_14_03_2025_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_no_09_14_03_2025_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_no_10_16_04_2025_criacao_de_controle_interno.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_complementar__no_11_29_05_2025_criacao_de_correcao_da_tabela.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_complementar__no_12__29_05_2025_faixa_salarial.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_complementar__no_13__29_05_2025_carga_horaria_ed._fisica.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_complementar__no_14__29_05_2025_correcao_salarial_cargo.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/763/ojeto_de_lei_complementar__no_15__12_06_2025_correcao_salarial_cargo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_complmentar_no_16_16_07_2025_iptu_verde.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_complementar_no_01_14_02_2025_alimentar.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_no_02__16_02_2023_reposicao_de_salarial.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_no_02_09_01_2025-_criacao_de_vagas_-_educacao_2.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_no_03_15_02_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_no_04_15_02_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_no_05_13_03_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_no_06_13_03_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_no_07_13_03_2025-_projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_08_13_03_2025-_projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_09_13_03_2025_projeto_de_lei_criacao_de_conselho.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_no_10_14_03_2025_projeto_de_lei_solo.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_no_11_03_04_2025_projeto_de_lei_frente_do_trabalho.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_no_12_30_04_2025_projeto_de_lei_alteracao_de_lei_1971_de_18_de_fevereiro_2025.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_no_13_30_04_2025_projeto_de_lei__credito_especial.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/753/projeto_de_lei_no_14_30_04_2025_projeto_de_lei__credito_especial.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_no_15_29_05_2025_projeto_de_lei__bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_16_29_05_2025_projeto_de_lei_agencia_de_turismo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_no_17_16_07_2025_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_no_19_16_07_2025_projeto_de_lei_plano_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_complementar_no_02_15_02_2025_reposicao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_resolucao_no_01-2025__-_controle_interno_-_lourdes_-_corrigido.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/716/indicacao_no_01_17_02_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/717/indicacao_no_02_17_02_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/720/indicacao_no_03_17_02_2025_-_gabriela.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/721/indicacao_no_04_17_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_no_05_27_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_no_06_27_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_no_07_27_02_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/738/indicacao_no_08_27_02_2025_-_cristiane.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/739/indicacao_no_09_06_03_2025_-_nilton.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/741/indicacao_no_11_06_03_2025_-_lena.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/743/indicacao_no_13_17_03_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_no_15_07_04_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/746/indicacao_no_16_07_04_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/749/indicacao_no_17_22_04_2025_-_gaguinho.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/750/indicacao_no_18_22_04_2025_-_anderson.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no_19_28_05_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no_20_28_05_2025_-_joaquim.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no_21_28_05_2025_-_helena.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no_22_16_06_2025_-_sonia.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_decreto_de_lei_no_01_14_02_2025_05_de_marco.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_no_01_09_01_2025-_criacao_de_vagas_-_educacao_2.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/712/projeto_de_lei_no_02_14_02_2025_reposicao_servidores_1.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/728/projeto_de_lei_no_03_14_03_2025_criacao_de_diretor.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/729/projeto_de_lei_no_04_14_03_2025_criacao__e_transformacao.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/730/projeto_de_lei_no_05_14_03_2025_projeto_de_lei_extinsao_de_cargo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_no_06_14_03_2025_projeto_de_lei_reducao_de_carga_horario.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_no_07_14_03_2025_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_no_08_14_03_2025_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/734/projeto_de_lei_no_09_14_03_2025_criacao_de_vagas.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/748/projeto_de_lei_no_10_16_04_2025_criacao_de_controle_interno.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/754/projeto_de_lei_complementar__no_11_29_05_2025_criacao_de_correcao_da_tabela.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_complementar__no_12__29_05_2025_faixa_salarial.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_complementar__no_13__29_05_2025_carga_horaria_ed._fisica.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/757/projeto_de_lei_complementar__no_14__29_05_2025_correcao_salarial_cargo.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/763/ojeto_de_lei_complementar__no_15__12_06_2025_correcao_salarial_cargo.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/766/projeto_de_lei_complmentar_no_16_16_07_2025_iptu_verde.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_complementar_no_01_14_02_2025_alimentar.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_complementar_no_02__16_02_2023_reposicao_de_salarial.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/708/projeto_de_lei_no_02_09_01_2025-_criacao_de_vagas_-_educacao_2.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/710/projeto_de_lei_no_03_15_02_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/711/projeto_de_lei_no_04_15_02_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_no_05_13_03_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_no_06_13_03_2025-_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/724/projeto_de_lei_no_07_13_03_2025-_projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/725/projeto_de_lei_no_08_13_03_2025-_projeto_de_lei_suplementar.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/726/projeto_de_lei_no_09_13_03_2025_projeto_de_lei_criacao_de_conselho.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/727/projeto_de_lei_no_10_14_03_2025_projeto_de_lei_solo.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/744/projeto_de_lei_no_11_03_04_2025_projeto_de_lei_frente_do_trabalho.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/751/projeto_de_lei_no_12_30_04_2025_projeto_de_lei_alteracao_de_lei_1971_de_18_de_fevereiro_2025.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/752/projeto_de_lei_no_13_30_04_2025_projeto_de_lei__credito_especial.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/753/projeto_de_lei_no_14_30_04_2025_projeto_de_lei__credito_especial.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/758/projeto_de_lei_no_15_29_05_2025_projeto_de_lei__bolsa_atleta.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/759/projeto_de_lei_no_16_29_05_2025_projeto_de_lei_agencia_de_turismo.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/765/projeto_de_lei_no_17_16_07_2025_projeto_de_lei_especial.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_no_19_16_07_2025_projeto_de_lei_plano_saneamento_basico.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_complementar_no_02_15_02_2025_reposicao.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lourdes.sp.leg.br/media/sapl/public/materialegislativa/2025/709/projeto_de_resolucao_no_01-2025__-_controle_interno_-_lourdes_-_corrigido.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>